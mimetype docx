--- v2 (2026-03-12)
+++ v3 (2026-07-17)
@@ -4,71 +4,77 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="498A71E1" w14:textId="33EB873E" w:rsidR="00332B72" w:rsidRPr="00FB3B3D" w:rsidRDefault="00332B72" w:rsidP="00E7688E">
+    <w:p w14:paraId="498A71E1" w14:textId="2F5A516F" w:rsidR="00332B72" w:rsidRPr="00FB3B3D" w:rsidRDefault="00332B72" w:rsidP="00E7688E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB3B3D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">PREPARATION DATE: </w:t>
       </w:r>
+      <w:r w:rsidR="005C19FB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>July</w:t>
+      </w:r>
       <w:r w:rsidR="002D5C87">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>January 2026</w:t>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69EA8A9D" w14:textId="77777777" w:rsidR="009F4072" w:rsidRPr="00FB3B3D" w:rsidRDefault="009F4072" w:rsidP="009F4072">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04B93DB2" w14:textId="3CC4AE01" w:rsidR="009F4072" w:rsidRPr="00FB3B3D" w:rsidRDefault="00332B72" w:rsidP="009F4072">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB3B3D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -5185,114 +5191,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6A86DC76" w14:textId="77777777" w:rsidR="00332B72" w:rsidRPr="00FB3B3D" w:rsidRDefault="00332B72" w:rsidP="00592F98">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21DB7D26" w14:textId="69D298BA" w:rsidR="0091788D" w:rsidRPr="00FB3B3D" w:rsidRDefault="0091788D" w:rsidP="00332B72">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB3B3D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Works in Progress </w:t>
-      </w:r>
-[...62 lines deleted...]
-        <w:t>Under preparation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F66505" w14:textId="4721A92E" w:rsidR="0091788D" w:rsidRPr="00FB3B3D" w:rsidRDefault="0091788D" w:rsidP="0091788D">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB3B3D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Woodall, Brian (lead author with Penelope Abellara, Harsha Gaddipati, James Behnken, Sive Lowell et al.), “</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB3B3D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">The Megaregion as a Complex Adaptive System: </w:t>
       </w:r>
@@ -5365,110 +5307,106 @@
         <w:t>Under preparation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="540454E4" w14:textId="77777777" w:rsidR="00654C1C" w:rsidRPr="00FB3B3D" w:rsidRDefault="00654C1C" w:rsidP="00654C1C">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BCB9005" w14:textId="5A52C11F" w:rsidR="00332B72" w:rsidRPr="00FB3B3D" w:rsidRDefault="00332B72" w:rsidP="00C23995">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB3B3D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refereed Journal Articles </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="44D74BAD" w14:textId="617857F1" w:rsidR="009362AC" w:rsidRPr="009362AC" w:rsidRDefault="009362AC" w:rsidP="009362AC">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009362AC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Woodall, Brian, Jason P. Landrum, Nidhi Reddy, Emily White, and Iris Albritton Allgrove. 2026. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009362AC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Coastal Sustainability and Institutional Resilience: How Countries Respond to Harmful Algal Blooms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009362AC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Sustainability 18, no. 14: 7049. https://doi.org/10.3390/su18147049</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="238E0394" w14:textId="027695EC" w:rsidR="00924545" w:rsidRPr="00924545" w:rsidRDefault="00924545" w:rsidP="00924545">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Woodall, Brian </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">-author with </w:t>
+        <w:t xml:space="preserve">Woodall, Brian ( co-author with </w:t>
       </w:r>
       <w:r w:rsidRPr="00924545">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adair Garrett; Maya </w:t>
-[...27 lines deleted...]
-        <w:t>; Collin Yarbrough; Adjo Amekudzi-Kennedy</w:t>
+        <w:t>Adair Garrett; Maya Orthous Inchauste; Collin Yarbrough; Adjo Amekudzi-Kennedy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>). “</w:t>
       </w:r>
       <w:r w:rsidRPr="00924545">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Enhancing Disaster Resilience and Authentic Public Partnership in Transportation Practice: Negotiated Resilience Capability Maturity Model</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00924545">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -5653,65 +5591,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Transportation Research Recor</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB3B3D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>d (2025), in press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F1DA37" w14:textId="04404980" w:rsidR="007A720C" w:rsidRPr="00FB3B3D" w:rsidRDefault="007A720C" w:rsidP="007A720C">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB3B3D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Woodall, Brian (co-author with Cuadra, M., Garrett, A., Tennakoon, M., </w:t>
-[...13 lines deleted...]
-        <w:t>-Kennedy, A., Ashuri, B., and P. Singh). “</w:t>
+        <w:t>Woodall, Brian (co-author with Cuadra, M., Garrett, A., Tennakoon, M., Amekudzi-Kennedy, A., Ashuri, B., and P. Singh). “</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FB3B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Effective Practices in Flood Adaptation by Recognizing System, Organization, and Project Interdependencies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FB3B3D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB3B3D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Transportation Research Record: Journal of the Transportation Research Board</w:t>
       </w:r>
@@ -5723,79 +5647,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2A28F51B" w14:textId="3D9C93EA" w:rsidR="00D5135A" w:rsidRPr="00FB3B3D" w:rsidRDefault="00265740" w:rsidP="00D5135A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB3B3D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Woodall, </w:t>
       </w:r>
       <w:r w:rsidR="0091788D" w:rsidRPr="00FB3B3D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brian (lead author with </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB3B3D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adjo Amekudzi-Kennedy, Maya </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Adjo Amekudzi-Kennedy, Maya Orthous Inchauste, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FB3B3D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Samyuthka</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FB3B3D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sundararajan, Adrian Medina, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FB3B3D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Simrill</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FB3B3D">
         <w:rPr>
@@ -14468,74 +14364,74 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB3B3D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eagle Scout, 1970. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CD2324" w:rsidRPr="00FB3B3D">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ACF8CED" w14:textId="77777777" w:rsidR="004A2F62" w:rsidRDefault="004A2F62" w:rsidP="009F4072">
+    <w:p w14:paraId="1BE05851" w14:textId="77777777" w:rsidR="00664EB3" w:rsidRDefault="00664EB3" w:rsidP="009F4072">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="282E97D7" w14:textId="77777777" w:rsidR="004A2F62" w:rsidRDefault="004A2F62" w:rsidP="009F4072">
+    <w:p w14:paraId="50977442" w14:textId="77777777" w:rsidR="00664EB3" w:rsidRDefault="00664EB3" w:rsidP="009F4072">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
@@ -14653,58 +14549,58 @@
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="519FF5F6" w14:textId="77777777" w:rsidR="009F4072" w:rsidRDefault="009F4072" w:rsidP="009F4072">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DDA5F29" w14:textId="77777777" w:rsidR="004A2F62" w:rsidRDefault="004A2F62" w:rsidP="009F4072">
+    <w:p w14:paraId="76509379" w14:textId="77777777" w:rsidR="00664EB3" w:rsidRDefault="00664EB3" w:rsidP="009F4072">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="219C1E85" w14:textId="77777777" w:rsidR="004A2F62" w:rsidRDefault="004A2F62" w:rsidP="009F4072">
+    <w:p w14:paraId="247D8CF4" w14:textId="77777777" w:rsidR="00664EB3" w:rsidRDefault="00664EB3" w:rsidP="009F4072">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="770E31B3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A9E8AB3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -14828,51 +14724,51 @@
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1033075336">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="200"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00332B72"/>
     <w:rsid w:val="00010BBC"/>
     <w:rsid w:val="0001181F"/>
     <w:rsid w:val="00013945"/>
@@ -14894,50 +14790,51 @@
     <w:rsid w:val="000A03A3"/>
     <w:rsid w:val="000A28CD"/>
     <w:rsid w:val="000A3975"/>
     <w:rsid w:val="000A4C67"/>
     <w:rsid w:val="000A4F94"/>
     <w:rsid w:val="000C1477"/>
     <w:rsid w:val="000C4576"/>
     <w:rsid w:val="000D046F"/>
     <w:rsid w:val="000D0EE7"/>
     <w:rsid w:val="000E2E83"/>
     <w:rsid w:val="000F112E"/>
     <w:rsid w:val="000F4272"/>
     <w:rsid w:val="000F5136"/>
     <w:rsid w:val="0010017E"/>
     <w:rsid w:val="00127349"/>
     <w:rsid w:val="00134494"/>
     <w:rsid w:val="00137E36"/>
     <w:rsid w:val="00151A90"/>
     <w:rsid w:val="00184F5D"/>
     <w:rsid w:val="001962CC"/>
     <w:rsid w:val="001A790D"/>
     <w:rsid w:val="001B292C"/>
     <w:rsid w:val="001B2B25"/>
     <w:rsid w:val="001B3732"/>
     <w:rsid w:val="001C203F"/>
+    <w:rsid w:val="001C24CB"/>
     <w:rsid w:val="001C5486"/>
     <w:rsid w:val="001C7401"/>
     <w:rsid w:val="001E2BB1"/>
     <w:rsid w:val="001F0CDA"/>
     <w:rsid w:val="00213407"/>
     <w:rsid w:val="00216EC7"/>
     <w:rsid w:val="00222C86"/>
     <w:rsid w:val="00225261"/>
     <w:rsid w:val="002345A7"/>
     <w:rsid w:val="002378BB"/>
     <w:rsid w:val="0025575B"/>
     <w:rsid w:val="0025653E"/>
     <w:rsid w:val="00264C64"/>
     <w:rsid w:val="00265740"/>
     <w:rsid w:val="0027104A"/>
     <w:rsid w:val="00271937"/>
     <w:rsid w:val="00283C88"/>
     <w:rsid w:val="00286346"/>
     <w:rsid w:val="002900AE"/>
     <w:rsid w:val="002A6438"/>
     <w:rsid w:val="002A6D18"/>
     <w:rsid w:val="002A7CCF"/>
     <w:rsid w:val="002D5C87"/>
     <w:rsid w:val="002D76FE"/>
     <w:rsid w:val="002E1B00"/>
@@ -14972,70 +14869,72 @@
     <w:rsid w:val="004A2F62"/>
     <w:rsid w:val="004B2A97"/>
     <w:rsid w:val="004B40DD"/>
     <w:rsid w:val="004C140D"/>
     <w:rsid w:val="004D2B47"/>
     <w:rsid w:val="004E440A"/>
     <w:rsid w:val="00500995"/>
     <w:rsid w:val="0051596C"/>
     <w:rsid w:val="00530A4A"/>
     <w:rsid w:val="005368A9"/>
     <w:rsid w:val="00537408"/>
     <w:rsid w:val="0054014F"/>
     <w:rsid w:val="00546EB1"/>
     <w:rsid w:val="00551FA8"/>
     <w:rsid w:val="00556C43"/>
     <w:rsid w:val="00556E5C"/>
     <w:rsid w:val="005577C6"/>
     <w:rsid w:val="005633AC"/>
     <w:rsid w:val="00566720"/>
     <w:rsid w:val="005733ED"/>
     <w:rsid w:val="00573759"/>
     <w:rsid w:val="00573C0B"/>
     <w:rsid w:val="00581A08"/>
     <w:rsid w:val="00592F98"/>
     <w:rsid w:val="005A5FFF"/>
+    <w:rsid w:val="005C19FB"/>
     <w:rsid w:val="005C67F0"/>
     <w:rsid w:val="005D3F26"/>
     <w:rsid w:val="005D436B"/>
     <w:rsid w:val="005E300B"/>
     <w:rsid w:val="005E71EF"/>
     <w:rsid w:val="00601953"/>
     <w:rsid w:val="006029BA"/>
     <w:rsid w:val="00602F0D"/>
     <w:rsid w:val="006035F4"/>
     <w:rsid w:val="00610A42"/>
     <w:rsid w:val="00611548"/>
     <w:rsid w:val="00611DB4"/>
     <w:rsid w:val="00615A90"/>
     <w:rsid w:val="006179BA"/>
     <w:rsid w:val="00620E6A"/>
     <w:rsid w:val="00632F30"/>
     <w:rsid w:val="006416E6"/>
     <w:rsid w:val="00643C6C"/>
     <w:rsid w:val="00654C1C"/>
     <w:rsid w:val="00661489"/>
+    <w:rsid w:val="00664EB3"/>
     <w:rsid w:val="00667486"/>
     <w:rsid w:val="00682525"/>
     <w:rsid w:val="00685526"/>
     <w:rsid w:val="00690F35"/>
     <w:rsid w:val="00692C26"/>
     <w:rsid w:val="006B1E18"/>
     <w:rsid w:val="006B3B93"/>
     <w:rsid w:val="006C1F81"/>
     <w:rsid w:val="006C234D"/>
     <w:rsid w:val="006C3DDA"/>
     <w:rsid w:val="006E1ECE"/>
     <w:rsid w:val="006E3430"/>
     <w:rsid w:val="006E440C"/>
     <w:rsid w:val="006F2E05"/>
     <w:rsid w:val="006F7996"/>
     <w:rsid w:val="006F7B8A"/>
     <w:rsid w:val="0070452B"/>
     <w:rsid w:val="007072D5"/>
     <w:rsid w:val="007100ED"/>
     <w:rsid w:val="00712E85"/>
     <w:rsid w:val="00720A35"/>
     <w:rsid w:val="00721B83"/>
     <w:rsid w:val="007304C6"/>
     <w:rsid w:val="00734A27"/>
     <w:rsid w:val="00754559"/>
@@ -15056,50 +14955,51 @@
     <w:rsid w:val="007F30A2"/>
     <w:rsid w:val="008048C7"/>
     <w:rsid w:val="0082577E"/>
     <w:rsid w:val="00837EF8"/>
     <w:rsid w:val="008578D1"/>
     <w:rsid w:val="00863CE2"/>
     <w:rsid w:val="008666B3"/>
     <w:rsid w:val="008836A9"/>
     <w:rsid w:val="00883CE9"/>
     <w:rsid w:val="008840ED"/>
     <w:rsid w:val="00890CCE"/>
     <w:rsid w:val="00893953"/>
     <w:rsid w:val="008A5383"/>
     <w:rsid w:val="008B7BC2"/>
     <w:rsid w:val="008C4946"/>
     <w:rsid w:val="008C7332"/>
     <w:rsid w:val="008D11D7"/>
     <w:rsid w:val="008D4937"/>
     <w:rsid w:val="008D72C9"/>
     <w:rsid w:val="008E4066"/>
     <w:rsid w:val="008F008B"/>
     <w:rsid w:val="0091788D"/>
     <w:rsid w:val="00920AFA"/>
     <w:rsid w:val="00924545"/>
     <w:rsid w:val="009332C7"/>
+    <w:rsid w:val="009362AC"/>
     <w:rsid w:val="00941307"/>
     <w:rsid w:val="00950203"/>
     <w:rsid w:val="00951B95"/>
     <w:rsid w:val="00953313"/>
     <w:rsid w:val="00954F8B"/>
     <w:rsid w:val="00955CB0"/>
     <w:rsid w:val="00960424"/>
     <w:rsid w:val="009749F3"/>
     <w:rsid w:val="009878CB"/>
     <w:rsid w:val="009A64A2"/>
     <w:rsid w:val="009A705B"/>
     <w:rsid w:val="009B1022"/>
     <w:rsid w:val="009B1173"/>
     <w:rsid w:val="009B6413"/>
     <w:rsid w:val="009B6AF0"/>
     <w:rsid w:val="009B7ED7"/>
     <w:rsid w:val="009C7DDB"/>
     <w:rsid w:val="009D385B"/>
     <w:rsid w:val="009D4B0D"/>
     <w:rsid w:val="009E085C"/>
     <w:rsid w:val="009E3100"/>
     <w:rsid w:val="009F3C96"/>
     <w:rsid w:val="009F4072"/>
     <w:rsid w:val="00A06D98"/>
     <w:rsid w:val="00A13773"/>
@@ -15653,51 +15553,50 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BE685F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
@@ -17637,70 +17536,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>41</Pages>
-  <Words>10551</Words>
-  <Characters>69326</Characters>
+  <Words>9342</Words>
+  <Characters>70534</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1386</Lines>
-  <Paragraphs>783</Paragraphs>
+  <Lines>1037</Lines>
+  <Paragraphs>389</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>79094</CharactersWithSpaces>
+  <CharactersWithSpaces>79487</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Woodall, Brian E</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>